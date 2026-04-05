--- v1 (2025-12-27)
+++ v2 (2026-04-05)
@@ -54,183 +54,183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Austryanne</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_no_28_2025_autoriza_prorrogacao_de_prazo_terreno_ao_estado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_no_28_2025_autoriza_prorrogacao_de_prazo_terreno_ao_estado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: PRORROGAÇÃO DO PRAZO DE DOAÇÃO DE TERRENO AO ESTADO DA PARAÍBA PARA CONSTRUÇÃO DE COMPLEXO EDUCACIONAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOÃO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento_003_2024-1.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento_003_2024-1.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de pavimentação nas principais entradas das Estradas Vicinais ligadas a PB-137 do Município de Baraúna/PB</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JOHNNY</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/9/requerimento_004_johnny_2025.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/9/requerimento_004_johnny_2025.docx.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma pontual visando uma construção de uma escada para o acesso dos desportistas ao vestiário da quadra de esportes do Sítio do Mendes, a instalação de um alambrado e construção de uma arquibancada no lado oeste da quadra.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento_005_2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento_005_2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação em paralelepípedo da Rua José Matias de Sousa, localizada no bairro José Rodrigues de Lima.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>NIVANILDO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_7_2025.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_7_2025.docx.pdf</t>
   </si>
   <si>
     <t>Indica a reabertura do posto médico da comunidade rural Tanque de Areia</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>GABINETE PARLAMENTAR - GPAR, KALIDHIA</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento_012_2025.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento_012_2025.docx.pdf</t>
   </si>
   <si>
     <t>solicitando que seja providenciada a instalação de lixeiras de coleta seletiva nas praças públicas, no mercado público e próximos aos demais órgãos públicos do município de Baraúna.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>GIDEVAL</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_013_2025.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_013_2025.docx.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do tanque da Lagoa da Caraibeira, situado próximo ao conjunto conhecido como Dedé Pereira, dentro do território do município de Baraúna-PB.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_014_2025.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_014_2025.docx.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do Mercado Público Municipal de Baraúna-PB.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>JARDEL</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento_no_075-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento_no_075-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Poder Executivo Municipal, por meio da Secretaria competente, a implantação de rede de esgoto e calçamento na Rua Francisco Galdino, localizada no Bairro Jardim Planalto, em frente ao depósito de Zedequias.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_no_076-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_no_076-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação do sistema de iluminação no Estádio Azevedão, visando possibilitar a prática de futebol e outras atividades esportivas no período noturno.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -537,68 +537,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_no_28_2025_autoriza_prorrogacao_de_prazo_terreno_ao_estado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento_003_2024-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/9/requerimento_004_johnny_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento_005_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_7_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento_012_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_013_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_014_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento_no_075-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_no_076-2025_aprovado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_no_28_2025_autoriza_prorrogacao_de_prazo_terreno_ao_estado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento_003_2024-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/9/requerimento_004_johnny_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento_005_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_7_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento_012_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_013_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_014_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento_no_075-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_no_076-2025_aprovado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="219.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>