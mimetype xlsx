--- v0 (2025-11-06)
+++ v1 (2026-04-03)
@@ -54,105 +54,105 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Austryanne</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_005_2025_reajusta_salario_medico_institui_plantao_medico.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_005_2025_reajusta_salario_medico_institui_plantao_medico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: REAJUSTA O VALOR DO SALÁRIO DE MÉDICO DA ESF, INSTITUI E REGULAMENTA O SERVIÇO DE PLANTÃO MÉDICO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_no_006_2025_educador_social.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_no_006_2025_educador_social.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: INSTITUI NO ÂMBITO DO MUNICÍPIO DE BARAÚNA/PB, O PROGRAMA EDUCADOR SOCIAL VOLUNTÁRIO - PARCEIROS DA INCLUSÃO E ADOTA OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>REGINALDO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_002.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de um carro-pipa e uma ambulância exclusiva para a comunidade rural do Sítio do Mendes.</t>
   </si>
   <si>
     <t>NIVANILDO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_7_2025.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_7_2025.docx.pdf</t>
   </si>
   <si>
     <t>Indica a reabertura do posto médico da comunidade rural Tanque de Areia</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_n066-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_n066-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das atribuições legais e regimentais que lhe são conferidas, requer, após ouvido o Plenário, que seja encaminhado o presente REQUE-RIMENTO a Excelentíssima Senhora Prefeita Constitucional do Município de Baraúna/PB, bem como à Secretaria Pertinente, solicitando que seja instaurado um estudo técnico e jurídico com o objetivo de identificar os servidores públicos municipais que fazem jus ao recebimento de adicional de insalubridade, conforme as atividades exercidas e os riscos a que estão expostos._x000D_
 O estudo deverá observar os critérios estabelecidos pela legislação federal vigente, especialmente as normas regulamentadoras do Ministério do Trabalho, com o objetivo de enquadrar os servidores nos percentuais de 10%, 20% ou 40%, conforme o grau de insalubridade apurado, e viabilizar o posterior pagamento do referido adicional àqueles que tiverem direito.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -460,68 +460,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_005_2025_reajusta_salario_medico_institui_plantao_medico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_no_006_2025_educador_social.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_7_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_n066-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_005_2025_reajusta_salario_medico_institui_plantao_medico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_no_006_2025_educador_social.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_7_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_n066-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>