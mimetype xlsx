--- v2 (2026-02-16)
+++ v3 (2026-05-18)
@@ -54,1715 +54,1715 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Austryanne</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_001-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Abertura de crédito adicional especial no orçamento vigente do município de Baraúna/PB, e adota e dá outras providências</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/38/pl_002-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/38/pl_002-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre; Estabelece o menor piso salarial dos servidores públicos, integrantes do quadro de pessoal do Poder Executivo do município de Baraúna/PB e dá outras providências</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/39/pl_003-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/39/pl_003-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Concede reajuste salarial as categorias profissionais e funcionais integrantes do quadro do magistério municipal, e adota outras providências</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_007_2025_abertura_de_credito_especial_pag_educador_social.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_007_2025_abertura_de_credito_especial_pag_educador_social.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE DO MUNICÍPIO DE BARAÚNA/PB, NAS CODIÇÕES ABAIXO ESPECIFICADAS E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_no_009_2025_regulamenta_sistema_nacional_seguranca_alimentar_nutricional-sisan.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_no_009_2025_regulamenta_sistema_nacional_seguranca_alimentar_nutricional-sisan.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DOS COMPONENTES DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL- SISAN, NO ÂMBITO DO MUNICÍPIO DE BARAÚNA/PB, EM CONFORMIDADE AO REGULADO PELAS NORMATIVAS LEGAIS VIGENTES E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/83/projeto_de_lei_no_010_2025_reest_conselho_municipal_pessoal_deficiencia.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/83/projeto_de_lei_no_010_2025_reest_conselho_municipal_pessoal_deficiencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA DE BARAÚNA-COMPED E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/82/projeto_de_lei_no_011_2025_reestruturacao_sevico_de_acolhimento_familiar.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/82/projeto_de_lei_no_011_2025_reestruturacao_sevico_de_acolhimento_familiar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: REESTRURAÇÃO DO SERVIÇO DE ACOLHIMENTO FAMILIAR, NO ÂMBITO DO MUNICÍPIO DE BARAÚNA/PB, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_no_012_2025_reajusta_funcoes_gratificadas_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_no_012_2025_reajusta_funcoes_gratificadas_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DAS GRATIFICAÇÕES DOS PROFISSIONAIS DO MAGISTÉRIO QUE EXERCEM FUNCIONAIS DE DIREÇÃO; DE COORDENAÇÃO PEDAGÓGICA; DE ORIENTAÇÃO EDUCACIONAL E DE SUPERVISÃO ESCOLAR, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_no_013_2025_credito_especial_apoio_cultural_e_convenio_estado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_no_013_2025_credito_especial_apoio_cultural_e_convenio_estado.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/109/mensagem_substitutivo_ao_projeto_de_lei_no_015_2025_em_tramitacao_na_camara_1.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/109/mensagem_substitutivo_ao_projeto_de_lei_no_015_2025_em_tramitacao_na_camara_1.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO, TRANSFORMAÇÃO, EXTINSÃO DE CARGOS E ALTERA VENCIMENTOS NO ÂMBITO DA ESTRUTURA ORGANIZACIONAL E ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE BARAÚNA/PB, NAS CODIÇÕES ABAIXO ESPECIFICADAS E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_no_016_2025_autoriza_convenio_assoc_mulheres_de_peito.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_no_016_2025_autoriza_convenio_assoc_mulheres_de_peito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO MULHERES DE PEITO, OBJETIVANDO A TRANSFERÊNCIA DE RECURSOS FINANCEIROS, A TÍTULO DE SUBVENÇÃO SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_no_017_2025_autoriza_pagamento_ferias_13o_salario_agentes_politicos.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_no_017_2025_autoriza_pagamento_ferias_13o_salario_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TERÇO DE FÉRIAS E DE 13º SALÁRIO/SUBSÍDIO AOS AGENTES POLÍTICOS VINCULADOS AO PODER EXECUTIVO DE BARAÚNA/PB</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_no_018_2025_pagamento_componente_de_qualidade_prof_atencao_basica_de_saude.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_no_018_2025_pagamento_componente_de_qualidade_prof_atencao_basica_de_saude.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOVA METODOLOGIA DE PAGAMENTO DO COMPONENTE DE QUALIDADE PARA AS EQUIPES DE SAÚDE DA FAMÍLIA, EQUIPES DE ATENÇÃO PRIMÁRIA À SAÚDE, EQUIPE MULTIDISCIPLINAR E EQUIPES DE SAÚDE BUCAL NA ATENÇÃO PRIMÁRIA À SAÚDE NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE - SUS, CONFORME PORTARIA GM/MS N° 3.493, DE 10 DE ABRIL DE 2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>EXECUTIVO - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento20251020_14161506.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento20251020_14161506.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE BARAÚNA PARA O PERIODO DE GESTÃO DE 2026 A 2029 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no020-2025-aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no020-2025-aprovado.pdf</t>
   </si>
   <si>
     <t>DESMEMBRAMENTO, CRIAÇÃO E EXTINSÃO DE SECRETARIAS, TRANSFORMAÇÃO E CRIAÇÃO DE CARGOS NO ÂMBITO DO MUNICÍPIO DE BARAÚNA/PB, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_no021-2025-aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_no021-2025-aprovado.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE DO MUNICÍPIO DE BARAÚNA/PB, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_no_024-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_no_024-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DO PRAZO DE DOAÇÃO DE TERRENO AO ESTADO DA PARAÍBA PARA CONSTRUÇÃO DE COMPLEXO EDUCACIONAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_no_025_2025_conselho_municipal_de_direitos_da_populacao_cmdlgbtqiapnb-1-3.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_no_025_2025_conselho_municipal_de_direitos_da_populacao_cmdlgbtqiapnb-1-3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DA POPULAÇÃO DE LÉSBICAS, GAYS, BISSEXUAIS, TRAVESTIS, TRANSEXUAIS, QUEER, INTERSEXO, ASSEXUAL PANSEXUAL, PESSOAS NÃO BINÁRIAS E OUTROS (CMDLGBTQIAPNB+) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_026_editado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_026_editado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: AUTORIZAÇÃO TRANSPOSIÇÃO/ REMANEJAMENTO NA LEI ORÇAMENTÁRIA VIGENTE DO MUNICÍPIO DE BARAÚNA/PB, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_no_027_2025_regulariza_a_denominacao_de_ruas_antigas.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_no_027_2025_regulariza_a_denominacao_de_ruas_antigas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: REGULARIZAÇÃO DE LOGRADOUROS/RUAS PÚBLICOS(AS) ANTIGOS(AS) NOMINADOS(AS) SEM PREVISÃO LEGAL, NO ÂMBITO DA CIDADE DE BARAÚNA/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_no_026_2025_substituto_autoriza_remanejamento_transposicao_orcamentaria.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_no_026_2025_substituto_autoriza_remanejamento_transposicao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: AUTORIZAÇÃO TRANSPOSIÇÃO/ REMANEJAMENTO NA LEI ORÇAMENTÁRIA VIGENTE DO MUNICÍPIO DE BARAÚNA/PB, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>ProRe</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA - GPRES</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/20/resolucao_no_002-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/20/resolucao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a decretação de ponto facultativo no âmbito da Câmara Municipal de Baraúna/PB em decorrência do fériado nacional do Carnaval e dá outras providências.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>JORAIDE</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_023_com_emenda.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_023_com_emenda.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2025_x000D_
 _x000D_
 Ao Projeto de Lei nº 23/2025_x000D_
 _x000D_
 Autoria: Vereadora Joraide de Souto_x000D_
 _x000D_
 _x000D_
 _x000D_
 Texto do Comando:_x000D_
 _x000D_
 _x000D_
 Dê-se nova redação ao texto do Projeto de Lei nº 23/2025, onde constar a expressão "CRÉDITO ADICIONAL ESPECIAL", para que passe a constar "CRÉDITO ADICIONAL SUPLEMENTAR", mantendo-se inalterados os demais dispositivos do projeto._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente emenda tem por finalidade adequar a terminologia utilizada no Projeto de Lei nº 23/2025, que trata da abertura de crédito na Lei Orçamentária Anual de 2025 (Lei Municipal nº 664/2024), substituindo a expressão “Crédito Adicional Especial” por “Crédito Adicional Suplementar”._x000D_
 A alteração visa corrigir o enquadramento contábil e jurídico da operação orçamentária, considerando que o crédito proposto tem por objetivo reforçar dotações existentes, o que caracteriza crédito suplementar, nos termos do art. 41, inciso I, da Lei nº 4.320/1964.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOÃO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no_008-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma rede de esgoto ligando o Centro Pastoral da Paróquia de Baraúna à rede de esgoto e saneamento básico do município, no final da Rua Castelo Branco, próximo à casa do padre, bem como a realização do calçamento no final da Rua Castelo Branco.</t>
   </si>
   <si>
     <t>KALIDHIA</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_011_2025.docx_1.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_011_2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Instalação de placa informativa para praticantes de caminhada e corrida nas vias asfaltadas da cidade</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ANTÔNIO, GABINETE PARLAMENTAR - GPAR, GIDEVAL, JARDEL, JOÃO, JOHNNY, JORAIDE, KALIDHIA, NIVANILDO, REGINALDO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento_002_2025_jonathan.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento_002_2025_jonathan.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de estruturação do sistema de esgoto do conjunto Dedé Pereira</t>
   </si>
   <si>
     <t>JOHNNY</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_003_2025_jonny.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_003_2025_jonny.docx.pdf</t>
   </si>
   <si>
     <t>solicitando, a implantação de três quebra-molas na Rua Nilo Ferreira de Vasconcelos, no município de Baraúna.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_002_2025_joraide.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_002_2025_joraide.docx.pdf</t>
   </si>
   <si>
     <t>solicitando, que viabilize a criação de um espaço destinado à comercialização dos produtos artesanais de Baraúna, a fim de atender os artesãos locais, promovendo o desenvolvimento da economia criativa e o fortalecimento do comércio local.</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/24/requerimento_003_2025_joraide.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/24/requerimento_003_2025_joraide.docx.pdf</t>
   </si>
   <si>
     <t>solicitando, construção de uma passagem molhada no Sítio Logradouro, com o objetivo de assegurar melhores condições de tráfego e segurança para os moradores daquela comunidade, especialmente nos períodos de chuvas intensas.</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/25/requerimento_003_2025_joao_galo.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/25/requerimento_003_2025_joao_galo.docx.pdf</t>
   </si>
   <si>
     <t>solicitando a instalação de uma porta de emergência e de uma rampa de acessibilidade no lado esquerdo da Escola Municipal de Ensino Fundamental Celina Rodrigues da Silva.</t>
   </si>
   <si>
     <t>NIVANILDO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento_003_2025_nivanildo.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento_003_2025_nivanildo.docx.pdf</t>
   </si>
   <si>
     <t>Requer seja determinada a priorização da distribuição de água dos carros-pipa para as famílias em situação de vulnerabilidade social, suspendendo o fornecimento desse serviço para Secretários Municipais, Vereadores, Prefeita e Vice-Prefeito.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>GIDEVAL</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_003_2025_gideval.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_003_2025_gideval.docx.pdf</t>
   </si>
   <si>
     <t>solicitando a instalação de um sistema de energia solar na Escola Municipal Felipe Rodrigues de Lima.</t>
   </si>
   <si>
     <t>JARDEL</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento_003_2025_jardel.docx_1.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento_003_2025_jardel.docx_1.pdf</t>
   </si>
   <si>
     <t>solicitando a reforma e ampliação da pocilga municipal de Baraúna</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_004_2025_jardel.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_004_2025_jardel.docx.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de uma passagem molhada que dá acesso à pocilga municipal de Baraúna.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>REGINALDO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_025_2025_do_vereador_reginaldo.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_025_2025_do_vereador_reginaldo.pdf</t>
   </si>
   <si>
     <t>Criação de um programa municipal de Aluguel Solidário, destinado a estudantes universitários de Baraúna que são beneficiários do Programa Bolsa Família e precisam residir fora do município para cursar o ensino superior.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_026_2025_nivanildo.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_026_2025_nivanildo.docx.pdf</t>
   </si>
   <si>
     <t>realização do calçamento em paralelepípedo no trecho compreendido entre o início da cidade de Baraúna/PB até a área destinada a prática de esportes da ONG Nova Baraúna.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_027_2025_nivanildo.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_027_2025_nivanildo.docx.pdf</t>
   </si>
   <si>
     <t>requerendo a criação de uma Casa de Apoio destinada aos pacientes que realizam tratamento fora do domicílio na cidade de Baraúna, dotada de estrutura adequada, incluindo leitos para pacientes e acompanhantes, além de um refeitório.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_028__2025_jardel.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_028__2025_jardel.docx.pdf</t>
   </si>
   <si>
     <t>solicitando a manutenção e reforma da cisterna pública situada no Conjunto Severino gomes da nobrega (DEDÉ PEREIRA). Essas cisternas desempenham um papel crucial para a comunidade local, que depende delas como principal fonte de água potável.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_029__2025_jardel.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_029__2025_jardel.docx.pdf</t>
   </si>
   <si>
     <t>solicitando a manutenção e reforma da cisterna pública situada no Conjunto Antônio Mariz . Essas cisternas desempenham um papel crucial para a comunidade local, que depende delas como principal fonte de água potável.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_030_2025.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_030_2025.docx.pdf</t>
   </si>
   <si>
     <t>solicitando que seja providenciada a instalação de um quebra-molas na Rua Getúlio Vargas, em frente à residência do Sr. Reginaldo Rodrigues de Lima</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_031_2025.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_031_2025.docx.pdf</t>
   </si>
   <si>
     <t>solicitando que seja providenciada a reforma do calçamento e o término da calçada da Rua Américo Pereira de Oliveira, nas proximidades do reservatório de água Moreira.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_032_2025_johny.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_032_2025_johny.docx.pdf</t>
   </si>
   <si>
     <t>requerendo a construção de uma arena de esportes  de areia no município, composta por três quadras</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_033_2025_johny.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_033_2025_johny.docx.pdf</t>
   </si>
   <si>
     <t>requerimento à Excelentíssima Senhora Prefeita Municipal de Baraúna e à Secretaria competente, sugerindo que o Campeonato Municipal de Futebol Amador deste ano receba o nome de Severino Salustiano de Souto, conhecido como "Biró", em homenagem póstuma ao seu legado para o esporte local</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_numero_034-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_numero_034-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Reginaldo Rodrigues de Lima, no uso de suas atribuições legais e regimentais, requer que, após ouvido o Plenário, seja encaminhado o presente requerimento à Excelentíssima Senhora Prefeita Municipal de Baraúna e ao setor competente da Administração Pública, solicitando a adoção de medidas para viabilizar a incorporação dos quinquênios, insalubridades e gratificações para fins de aposentadoria, mediante a incidência da contribuição previdenciária sobre tais verbas.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_numero_035-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_numero_035-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Reginaldo Rodrigues de Lima, no uso de suas atribuições legais e regimentais, requer que, após ouvido o Plenário, seja encaminhado o presente requerimento à Excelentíssima Senhora Prefeita Municipal de Baraúna e ao setor competente da Administração Pública, solicitando a construção de uma cobertura no pátio da Escola Municipal Felipe Rodrigues de Lima.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_numero_036-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_numero_036-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora Kalidhia de Almeida Medeiros, que este subscreve, requer, nos termos regimentais e após aprovação do Plenário, seja encaminhado a Excelentíssima Senhora Prefeita Municipal o presente requerimento solicitando que seja providenciada a construção de dois quebra-molas na Rua 23 de Junho.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_numero_037-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_numero_037-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Jardel Galdino de Oliveira, que este subscreve requer, nos termos regimentais e após aprovação do Plenário, seja encaminhado à Excelentíssima Senhora Prefeita Municipal o presente requerimento solicitando a construção de um dique na garagem municipal para lavagem de veículos, troca de óleo e manutenção da frota municipal, localizada na garagem do município, bem como a finalização da cobertura da referida garagem.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_numero_038-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_numero_038-2025.pdf</t>
   </si>
   <si>
     <t>O vereador JOHNATHAN GOMES DE OLIVEIRA, que este subscreve requer, nos termos regimentais e após aprovação do Plenário, seja encaminhado a Excelentíssima Senhora Prefeita Municipal o presente requerimento solicitando a reforma da Praça Nossa Senhora do Desterro, retirada da antiga estrutura da TELPA e instalação de uma concha acústica com a imagem de Nossa Senhora do Desterro ou a instalação de uma imagem da mesma.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_numero_039-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_numero_039-2025.pdf</t>
   </si>
   <si>
     <t>O vereador José Nivanildo da Silva Souza, que este subscreve requer, nos termos regimentais e após aprovação do Plenário, seja encaminhado à Excelentíssima Senhora Prefeita Municipal o presente requerimento solicitando que, nas festividades e eventos culturais promovidos pelo Poder Executivo Municipal, sejam incluídas atrações religiosas, como apresentações de grupos evangélicos, católicos e de outras manifestações de fé pertinentes, valorizando a diversidade religiosa e o respeito às crenças da população baraunense</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_numero_040-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_numero_040-2025.pdf</t>
   </si>
   <si>
     <t>O vereador José Nivanildo da Silva Sousa, que este subscreve requer, nos termos regimentais e após aprovação do Plenário, seja encaminhado à Excelentíssima Senhora Prefeita Municipal o presente requerimento solicitando, com a máxima urgência possível, a criação de uma Casa de Apoio para Idosos no âmbito do município de Baraúna-PB.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/</t>
+    <t>http://sapl.barauna.pb.leg.br/media/</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos regimentais e após aprovação do Plenário, após ouvido o Plenário, seja encaminhado a Excelentíssima Senhora Prefeita Municipal o presente requerimento solicitando a distribuição de uniformes escolares padronizados, incluindo calçados, a todos os alunos matriculados na rede pública municipal de ensino, com custeio integral por parte do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos regimentais e após aprovação do Plenário, após ouvido o Plenário, seja encaminhado a Excelentíssima Senhora Prefeita Municipal o presente requerimento solicitando a instalação, com urgência, de telas de proteção no reservatório municipal de água conhecido como Tanque do Moreira, localizado neste município.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer, após a devida aprovação do Plenário, que seja encaminhado o presente requerimento à Excelentíssima Senhora Prefeita Municipal de Baraúna e à Secretaria competente, solicitando a instalação de películas protetoras nos vidros e câmeras de monitoramento internas em toda a frota de ônibus municipais.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer, após a devida aprovação do Plenário, que seja encaminhado o presente requerimento à Excelentíssima Senhora Prefeita Municipal de Baraúna e à Secretaria competente, solicitando a manutenção e reforma do tanque público da comunidade Sítio do Mendes, localizado nas proximidades da residência do senhor Deca.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_045-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_045-2025.pdf</t>
   </si>
   <si>
     <t>Solicita com a máxima urgência o reajuste salarial dos seguintes profissionais lotados na Secretaria municipal de Saúde de Baraúna, com carga horaria de 20 Horas semanais: Fisioterapeuta, Psicólogo, fonoaudiólogo, nutricionista, Educador Físico e Assistente Social, vinculados a equipe multiprofissional.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_046-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_046-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de uma pista de motocross em local permanente  no município de Baraúna</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_047-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_047-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando, com urgência, ao Executivo a reforma dos banheiros públicos localizados nas barracas centrais de Baraúna, nas proximidades do posto de saúde.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_048-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_048-2025.pdf</t>
   </si>
   <si>
     <t>solicitando ao Executivo com urgência, o calçamento nas proximidades do depósito de água conhecido como "Cacimba do Mato" como também o calçamento da via que dá acesso, localizado no Sítio Lagoa dos Currais, zona rural de Baraúna-PB.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_049-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_049-2025.pdf</t>
   </si>
   <si>
     <t>solicitando a instalação de dois letreiros com os dizeres "EU AMO BARAÚNA", preferencialmente na praça principal da cidade, e outro ao lado do portal da cidade de Baraúna-PB.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_no_050-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_no_050-2025.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna, A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, requer,_x000D_
 após ouvido o plenário, que seja encaminhado ofício ao Poder Executivo Municipal, solicitando que, em todos os eventos públicos promovidos ou apoiados pela Prefeitura de Baraúna, sejam utilizados exclusivamente fogos de artifício silenciosos (sem estampido)</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_051-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_051-2025.pdf</t>
   </si>
   <si>
     <t>solicita providências urgentes em relação à situação dos animais em situação de rua, que têm gerado sérios transtornos à população.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_052-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_052-2025.pdf</t>
   </si>
   <si>
     <t>Requer seja criado o evento mensal "Forró dos Idosos" na Comunidade do Sítio Mendes, em modelo similar ao que já ocorre com sucesso na sede do município de Baraúna.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_no_053-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_no_053-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer a Vossa Excelência, após ouvido o Plenário, que seja encaminhado pedido ao setor competente da Prefeitura Municipal de Baraúna/PB para que proceda à revisão e análise dos projetos de lei de minha autoria que foram aprovados no período de 2021 a 2024 para que seja verificada as devidas sanções.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_no_057-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_no_057-2025.pdf</t>
   </si>
   <si>
     <t>solicita a substituição das tubulações de PVC atualmente utilizadas na rede de escoamento de esgoto por manilhas de concreto, nos trechos em que forem tecnicamente recomendados.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_no_055-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_no_055-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que, quando da convocação dos monitores de transporte escolar, seja garantido o pagamento de bolsa ou auxílio financeiro, utilizando os mesmos critérios e recursos previstos para o Programa Educador Social Voluntário – Parceiros da Inclusão.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no_056-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no_056-2025.pdf</t>
   </si>
   <si>
     <t>solicita a realização de manutenção na iluminação pública nas comunidades rurais do Sítio Mendes, Riacho Fundo, Lagoa dos Currais, Tanque Redondo, bem como nas demais localidades da zona rural que estejam necessitando de substituição de lâmpadas queimadas nos postes.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_no_057-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_no_057-2025.pdf</t>
   </si>
   <si>
     <t>solicita a instalação de um relógio digital com marcador de temperatura na praça central da cidade.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_058-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_058-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação urgente de um eletricista para atender às demandas públicas do município, visto que atualmente o quadro municipal encontra-se sem esse profissional essencial.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_059-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_059-2025.pdf</t>
   </si>
   <si>
     <t>solicitando que, além do pedido já apresentado na Indicação nº 45 de 2025, de autoria da Vereadora Joraide, para o reajuste salarial dos profissionais da Secretaria Municipal de Saúde com carga horária de 20 horas semanais — fisioterapeuta, psicólogo, fonoaudiólogo, nutricionista, educador físico e assistente social vinculados à equipe multiprofissional — sejam também incluídos neste reajuste os profissionais farmacêuticos e odontólogos que atuam no mesmo regime de trabalho.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_060-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_060-2025.pdf</t>
   </si>
   <si>
     <t>solicitando a implantação de rede de esgoto sanitário e calçamento na Rua Maria das Vitórias de Sousa Lima, localizada no bairro José Lourenço Dantas.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_061-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_061-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de um sistema completo de Wi-Fi público na quadra de esportes da comunidade do Sítio Mendes.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_062-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_062-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a adoção de medidas imediatas para o fechamento do Ginásio Poliesportivo localizado na Escola Felipe Rodrigues de Lima, no período noturno, diante das recorrentes denúncias de badernas e uso inadequado do espaço público.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_063-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_063-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a confecção e entrega de fardamento padronizado para todos os idosos participantes dos grupos sociais vinculados à Ação Social do Município de Baraúna</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_064-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_064-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal realize palestras e capacitações periódicas para os professores e cuidadores da rede municipal de ensino, especialmente da educação infantil, abordando os transtornos do neurodesenvolvimento, como o TEA, o TDAH, TOD, entre outros.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_n067-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_n067-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer a Vossa Excelência, após ouvido o Plenário, que seja encaminhado ofício a Prefeita Municipal de Baraúna/PB e à Secretaria Municipal de Infraestrutura, solicitando a construção de três paradas de ônibus em pontos estratégicos da cidade, a saber:_x000D_
 1.	Ao lado da sede da Prefeitura Municipal de Baraúna;_x000D_
 2.	Em frente ao Posto de Combustível Laís XXIII;_x000D_
 3.	Em frente à Escola Felipe Rodrigues de Lima.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_n068-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_n068-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer a Vossa Excelência, após ouvido o Plenário, que seja encaminhado ofício a Prefeita Municipal de Baraúna/PB e à Secretaria Municipal de Infraestrutura, para que, a partir da abertura de novas ruas no município, sejam adotadas as seguintes providências:_x000D_
 1.	Instalação imediata de meio-fio ao longo das vias abertas, garantindo o alinhamento correto e os limites dos terrenos;_x000D_
 2.	Orientação técnica para a instalação de postes de energia elétrica, a fim de garantir a segurança e iluminação pública adequada;_x000D_
 3.	Fixação de placas de identificação com os nomes das ruas, facilitando a localização e organização urbana.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_n069-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_n069-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Reginaldo Rodrigues de Lima, no uso de suas atribuições legais e regimentais, requer que, após ouvido o Plenário, seja encaminhado o presente requerimento à Excelentíssima Senhora Prefeita Municipal de Baraúna e ao setor competente da Administração Pública, solicitando que, quando o município de Baraúna for contemplado com a construção de conjuntos habitacionais, seja garantida a reserva mínima de 15% (quinze por cento) das unidades habitacionais para famílias que possuam pessoas com Transtorno do Espectro Autista (TEA) em seu núcleo familiar.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n070-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n070-2025.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna, A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, requer, após ouvido o plenário, que seja encaminhado ofício ao Poder Executivo Municipal, solicitando a viabilização de estudos técnicos e logísticos para a criação e implantação do programa “Remédio em Casa”, destinado à entrega domiciliar de medicamentos da Farmácia Básica Municipal._x000D_
 A proposta é que o serviço seja realizado por meio de motoboys contratados ou cedidos pela gestão municipal, que fariam a entrega dos medicamentos diretamente nas residências dos pacientes que comprovadamente não têm condições de se deslocar até a unidade de distribuição, como idosos, pessoas com deficiência ou portadores de enfermidades graves ou crônicas.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_072-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_072-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer a Vossa Excelência, após ouvido o Plenário, que seja encaminhado ofício a Prefeita Municipal de Baraúna/PB e à Secretaria Municipal de Infraestrutura, para que seja realizado o calçamento complementar da Rua Padre Apolônio até a Passagem Molhada, com a devida execução prévia de rede de esgoto, bueiras e sistema de escoamento das águas pluviais</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_073-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_073-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer a Vossa Excelência, após ouvido o Plenário, que seja encaminhado ofício a Prefeita Municipal de Baraúna/PB e à Secretaria Municipal de Infraestrutura, para que seja realizado da Rua Nazário Cassiano de Oliveira, especificamente no trecho lateral ao Cemitério Municipal</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no_077-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no_077-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado o presente requerimento à Excelentíssima Senhora Prefeita Municipal de Baraúna e ao setor competente da Administração Pública, solicitando a realização de obras de recuperação e manutenção das estradas rurais do município de Baraúna–PB.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_083_2025_joao_de_deus.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_083_2025_joao_de_deus.docx</t>
   </si>
   <si>
     <t>Requerimento nº 083/2025_x000D_
 Autor: Vereador João Batista de Deus de Oliveira _x000D_
 Excelentíssimo Senhor Presidente da Câmara Municipal de Baraúna/PB,_x000D_
 O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer a Vossa Excelência, após ouvido o Plenário, que seja encaminhado pedido ao setor competente da Prefeitura Municipal de Baraúna/PB solicitando a disponibilização de um fiscal de feira e de trânsito para atuar na Feira Livre Municipal, devidamente fardado e com apito, com o objetivo de orientar veículos, feirantes e consumidores durante os dias de realização da feira.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_084_2025_reginaldo.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_084_2025_reginaldo.docx</t>
   </si>
   <si>
     <t>GABINETE: Vereador Reginaldo Rodrigues de Lima_x000D_
 _x000D_
 REQUERIMENTO Nº 084/2025_x000D_
 _x000D_
 Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna,_x000D_
 O Vereador Reginaldo Rodrigues de Lima, no uso de suas atribuições legais e regimentais, requer que, após ouvido o Plenário, seja encaminhado o presente requerimento à Excelentíssima Senhora Prefeita Municipal de Baraúna e ao setor competente da Administração Pública, solicitando a implementação de programas de incentivo ao pequeno produtor local que comercializa seus produtos na Feira Livre Municipal.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_085-2025-aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_085-2025-aprovado.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 085/2025_x000D_
 _x000D_
 GABINETE: Vereadora Joraide de Souto Gonçalves_x000D_
 Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna,_x000D_
 A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, requer, após ouvido o plenário, que seja encaminhado ofício ao Poder Executivo Municipal, solicitando que seja estudada e implementada a criação de um espaço destinado ao lazer infantil no Centro Municipal, aproveitando as reformas atualmente em andamento.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_086-2025-aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_086-2025-aprovado.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 086/2025_x000D_
 _x000D_
 GABINETE: Vereadora Joraide de Souto Gonçalves_x000D_
 Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna,_x000D_
 A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, requer, após ouvido o plenário, que seja encaminhado ofício ao Poder Executivo Municipal, solicitando que seja implementado um programa de fortalecimento da ação social e profissional das mulheres que atuam na Feira Livre Municipal, com foco em capacitação e inovação voltada para as áreas comercial, de empreendedorismo e produção artesanal.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_087_2025.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_087_2025.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 087/2025_x000D_
 GABINETE: Vereador Gideval da Costa Silva._x000D_
 _x000D_
 Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna,_x000D_
 _x000D_
 O Vereador que este subscreve, no uso de suas atribuições regimentais, vem respeitosamente à presença de Vossa Excelência reforçar o pedido já apresentado nesta Casa Legislativa, solicitando ao Poder Executivo Municipal que sejam adotadas providências para a reforma e modernização do Mercado Público Municipal de Baraúna/PB.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no_088-2025-aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no_088-2025-aprovado.pdf</t>
   </si>
   <si>
     <t>GABINETE: Vereador Antônio Lunguinho de Almeida_x000D_
 REQUERIMENTO Nº 088/2025_x000D_
 Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna,_x000D_
 O vereador que este subscreve, nos termos regimentais e após aprovação do Plenário, requer que seja encaminhado à Excelentíssima Senhora Prefeita Municipal o presente requerimento, solicitando que sejam promovidas ações culturais na Feira Livre Municipal, incluindo apresentações como trio pé de serra e outras manifestações artísticas regionais, a fim de animar o ambiente, valorizar a cultura local e proporcionar maior atratividade aos frequentadores.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_089_2025_kalidhia.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_089_2025_kalidhia.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 089/2025_x000D_
 GABINETE: Vereadora Kalidhia de Almeida Medeiros_x000D_
 Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna,_x000D_
 A vereadora que este subscreve, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário e aprovação desta Casa Legislativa, que seja encaminhado à Excelentíssima Senhora Prefeita Municipal os pontos abaixo requeridos:_x000D_
 _x000D_
 Construção de quebra-molas na Rua Cônego José de Barros_x000D_
 _x000D_
 Calçamento da Rua Rita Maria Barbosa, situada por trás de Dida Portão</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_090_2025_kalidhia.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_090_2025_kalidhia.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 090/2025_x000D_
 GABINETE: Vereadora Kalidhia de Almeida Medeiros_x000D_
 Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna,_x000D_
 A vereadora que este subscreve, no uso de suas atribuições legais e regimentais, vem requerer que sejam disponibilizados agentes de limpeza permanentes durante todo o período de funcionamento da feira livre municipal, incluindo todo o comércio e os banheiros públicos existentes no local</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_091-2025-aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_091-2025-aprovado.pdf</t>
   </si>
   <si>
     <t>solicitando que o Município desenvolva uma política pública de fornecimento de ração animal subsidiada para os criadores do município, através da aquisição de bagaço de cana-de-açúcar junto a fornecedores da região</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_no_092-20255-_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_no_092-20255-_aprovado.pdf</t>
   </si>
   <si>
     <t>requerimento reforçando a solicitação já apresentada no Requerimento nº 048/2025, de autoria do vereador Jardel Galdino de Oliveira, que trata do calçamento nas proximidades do depósito de água conhecido como “Cacimba do Mato” e da via de acesso localizada no Sítio Lagoa dos Currais, zona rural de Baraúna-PB.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_093-2025-aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_093-2025-aprovado.pdf</t>
   </si>
   <si>
     <t>requerimento, solicitando a aquisição de tendas estruturadas para utilização em eventos oficiais, atividades culturais, esportivas, educativas, religiosas e demais ações promovidas pelo município.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_094-2025-aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_094-2025-aprovado.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando, com urgência, a reforma e modernização do manancial conhecido como "Olaria", situado neste município, contemplando:_x000D_
 •	Pavimentação e calçamento do acesso;_x000D_
 •	Construção de cerca de proteção com instalação de porteiras;_x000D_
 •	Implantação de sistema de caixa d’água moderna;_x000D_
 •	Instalação da rede de encanação necessária para distribuição da água aos usuários.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/148/requerimento_095_2025_jardel_galdino.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/148/requerimento_095_2025_jardel_galdino.docx</t>
   </si>
   <si>
     <t>solicitando a reforma da praça localizada na Rua Antônio José dos Santos, no bairro Jardim Planalto por trás da residência do ex-vereador Ivan.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_096_2025_jardel_galdino.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_096_2025_jardel_galdino.docx</t>
   </si>
   <si>
     <t>todas as medidas necessárias à efetiva implantação das alterações de denominação das vias públicas aprovadas por esta Câmara Municipal, em especial:_x000D_
 •	As ruas Getúlio Vargas e Pedro Matias de Souza, que passaram a denominar-se Avenida Prefeito Alyson José de Azevedo;_x000D_
 •	E as ruas Castelo Branco e Josefa Maria de Jesus, que passaram a denominar-se Avenida Prefeito Adilson José de Azevedo.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_097-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_097-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>solicitando que, por meio da Secretaria Municipal de Infraestrutura e serviços urbanos , em parceria com a Secretaria de Administração, seja elaborado e executado um plano de urbanização e identificação viária em todo o território do Município de Baraúna/PB, com as seguintes finalidades e providências:</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_099-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_099-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>solicitando o mapeamento e identificação de todas as Secretarias Municipais, bem como a divulgação pública de seus respectivos endereços, horários de funcionamento, telefones e canais de atendimento.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no_100-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no_100-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>solicitando a adoção das medidas administrativas necessárias à realização de Concurso Público destinado ao provimento dos cargos efetivos no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no_101-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no_101-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 101/2025_x000D_
 Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna_x000D_
 O Vereador que este subscreve, nos termos regimentais vigentes, requer, após ouvido o Plenário, que seja encaminhado o presente requerimento à Excelentíssima Senhora Prefeita Constitucional do Município de Baraúna/PB, solicitando a contratação de um médico veterinário para atender as demandas principalmente relacionadas aos animais domésticos do município Baraúna.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no_102-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no_102-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 102/2025 Autor: Vereador Jardel Galdino de Oliveira_x000D_
 Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso de suas atribuições regimentais, vem, após ouvido o Plenário, requerer que seja encaminhado ofício ao Poder Executivo Municipal, solicitando a instalação de um portão de ferro na entrada do ESF II Francisca Ferreira Oliveira Silva – “Vó Dadá”, localizado no Centro de Saúde / Unidade Básica de Saúde do município.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento_103__2025_jardel_galdino.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento_103__2025_jardel_galdino.docx</t>
   </si>
   <si>
     <t>Requerimento nº 103/2025_x000D_
 Autor: Vereador Jardel Galdino de Oliveira _x000D_
 Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso de suas atribuições regimentais, vem, após ouvido o Plenário, requerer que seja encaminhado ofício ao Poder Executivo Municipal, reforçando o pleito já apresentado anteriormente por outros colegas vereadores, solicitando com máxima urgência a instalação de quebra-molas nas seguintes vias públicas do município:</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_104-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_104-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 104/2025_x000D_
 Autor: Vereador Jardel Galdino de Oliveira _x000D_
 Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso de suas atribuições regimentais, vem, após ouvido o Plenário, requerer que seja encaminhado ofício ao Poder Executivo Municipal solicitando:_x000D_
 1.	A instalação de dois (02) quebra-molas na Rua Padre Apolônio, situada no Centro da cidade;_x000D_
 2.	A recuperação dos quebra-molas já existentes no Bairro Jardim Planalto, localizados nas seguintes vias:_x000D_
 o	Rua Manoel Nogueira de Oliveira;_x000D_
 o	Rua Manoel Rodrigues de Lima;_x000D_
 o	Rua Joana Roza de Assis;_x000D_
 3.	A devida sinalização de todos os quebra-molas mencionados, incluindo pintura padronizada e instalação de placas indicativas de lombada e redução de velocidade, garantindo a conformidade com as normas de trânsito.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_105-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_105-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 105/2025_x000D_
 Autor: Vereador Jardel Galdino de Oliveira _x000D_
 Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso de suas atribuições regimentais, vem, após ouvido o Plenário, requerer que seja encaminhado ofício ao Poder Executivo Municipal solicitando:_x000D_
 Calçamento do acesso que liga as comunidades Sítio Serrote Verde e Sítio Saquinho, situado nas imediações da Igreja Assembleia de Deus, com entrada pela PB-169.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Requerimento nº 106/2025_x000D_
 Autor: Presidente José Nivanido da Silva Sousa _x000D_
 Mesa diretora_x000D_
 O Vereador que este subscreve, no uso de suas atribuições regimentais, vem, após ouvido o Plenário, requerer que seja encaminhado ofício ao Poder Executivo Municipal solicitando:_x000D_
 solicitando a distribuição e reposição regular de Equipamentos de Proteção Individual (EPIs) para os garis do município.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/26/mocao_aplausos_001_2025_nivanildo.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/26/mocao_aplausos_001_2025_nivanildo.docx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DEDICADA AS Excelentíssimas Senhoras Vereadoras Joraide de Souto Gonçalves e Kalidhia de Almeida Medeiros e as servidoras da Câmara Municipal de Baraúna pelo seu dia.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/79/voto_de_aplauso_no_002-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/79/voto_de_aplauso_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Eu, Jose Nivanildo da Silva Sousa, vereador presidente desta Casa Legislativa, na forma regimental, apresento o presente requerimento, solicitando a apreciação e aprovação de Moção de Aplausos em reconhecimento e valorização aos notáveis serviços prestados por Marcos Suel Pereira Ribeiro gestor do Cadastro Único e programa Bolsa Família na cidade de Baraúna-PB como também ao digitador Rubenilson Souza de Andrade pelo trabalho exemplar realizado junto ao cadastro único do município.</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/106/voto_de_aplauso_no_003-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/106/voto_de_aplauso_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Mesa Diretora da Câmara Municipal de Baraúna, Eu, Johnathan Gomes de OLiveira, na forma regimental, apresento o presente requerimento, solicitando a apreciação e aprovação de Moção de Aplausos em reconhecimento ao valioso trabalho prestado pelo Reverendíssimo Padre Henrique Gustavo Ferreira Leal, administrador paroquial da Paróquia de Nossa Senhora do Desterro, que atende os municípios de Baraúna e Sossego-PB.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/115/mocao_de_aplauso_no_004-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/115/mocao_de_aplauso_no_004-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Dona Marcionila Maria dos Santos, em reconhecimento aos seus relevantes feitos pessoais, familiares e comunitários, por ocasião da celebração de seus 100 anos de vida no próximo dia 20 de agosto de 2025</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Solicitação de Sanção do Projeto de Lei nº 008/2023 – Instituição da Semana da Fibromialgia no Município de Baraúna/PB</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento_n064-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento_n064-2025.pdf</t>
   </si>
   <si>
     <t>Solicita voto dos Parlamentares no sentido de encaminhar oficio solicitando aos DEPUTADOS FEDERAIS E SENADORES a aprovação do PL Nº 4146/2020 que Regulamenta a Profissão de Trabalhador essencial de limpeza urbana (garis), a pedido do SINPUC através de oficio a este poder</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/117/oficio_no_142_2025-gapref_camara_municipal_transferencia__data_da_audiencia_publica.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/117/oficio_no_142_2025-gapref_camara_municipal_transferencia__data_da_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>REQUER A TRANSFERÊNCIA DA AUDIÊNCIA PÚBLICA DESTINADA A DISCUSSÃO DA LOA 2025 E PPA 2026/2029, COM A PARTICIPAÇÃO DA SOCIEDADE INSTITUCIONAL, CIVIL ORGANIZADA E DEMAIS MUNÍCIPES BARAUNENSES, PARA A PRÓXIMA SEXTA-FEIRA, DIA 29/08/2025, NO MEMSO HORÁRIO DE 09H00MIN ÀS 12H00MIN, EM RAZÃO DO FALECIMENTO DO SERVIDOR PÚBLICO DA ATIVA, Sr. ISMAEL DA CONCEIÇÃO,</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA - GPRES, NIVANILDO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_decreto_legislativo_n_01-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_decreto_legislativo_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Câmara Itinerante" no Município de Baraúna-PB</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/131/decreto_002_2025_presidente.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/131/decreto_002_2025_presidente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios para concessão do Título de Cidadão Honorário pelo Poder Legislativo Municipal de Baraúna e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/132/decreto_003_2025_presidente.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/132/decreto_003_2025_presidente.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Baraúna/PB ao Capitão Harlan de Farias Dantas, Comandante da 1ª Companhia do 9º BPM.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/144/decreto_004_2025.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/144/decreto_004_2025.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 04/2025_x000D_
 Concede o Título de Cidadão Honorário do Município de Baraúna/PB ao Senhor Girlandio Emidio Vilar da Silva. (GIL)</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/155/decreto_005_2025_gideval.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/155/decreto_005_2025_gideval.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO CONTADOR HALLYSON MATIAS CORDEIRO DANTAS, PELOS RELEVANTES SERVIÇOS PRESTADOS À CÂMARA MUNICIPAL DE BARAÚNA/PB E À COLETIVIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_decreto_legislativo_no_06-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_decreto_legislativo_no_06-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO SENHOR NILTON GOMES DE FARIAS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_decreto_legislativo_no_07-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_decreto_legislativo_no_07-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE BARAÚNA/PB À SENHORA ANÍSIA AZEVEDO DE FARIAS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/158/decreto_008_2025_joraide.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/158/decreto_008_2025_joraide.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO PASTOR JOAB DANIEL PEREIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/164/decreto_009_2025_joraide.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/164/decreto_009_2025_joraide.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 09/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO DR. ALYSONMEDES FERNANDES FELISMINO, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_decreto_10.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_decreto_10.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 10/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO SENHOR GENARO DE SOUZA MEDEIROS, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/166/decreto_011_gideval.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/166/decreto_011_gideval.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 11/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO POLICIAL MILITAR MANOEL JOSÉ DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/167/decreto_012_antonio.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/167/decreto_012_antonio.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 12/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO SENHOR GERALDO MISAEL DE LIMA FILHO, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/168/decreto_013_antonio.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/168/decreto_013_antonio.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 13/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO SENHOR VALDEMIR CASADO DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/169/decreto_014_antonio.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/169/decreto_014_antonio.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 14/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE BARAÚNA/PB À SENHORA KÍSSIA DE MELO ALMEIDA GOMES, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_decreto_15.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_decreto_15.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 15/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO SEMINARISTA MIGUEL ROCHA BRAGA VIEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/171/decreto_016_jhony.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/171/decreto_016_jhony.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 16/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO EMPRESÁRIO ANDERSON ANDRÉ DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/172/decreto_017_jhony.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/172/decreto_017_jhony.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 17/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO SEMINARISTA DOUGLAS GOMES DE LIMA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE RELIGIOSA E SOCIAL BARAUNENSE.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/173/decreto_018_nego.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/173/decreto_018_nego.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 18/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE BARAÚNA/PB À EXMA. SENHORA NILDA GONDIM, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/174/decreto_019_jardel.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/174/decreto_019_jardel.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 19/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE BARAÚNA/PB À SENHORA MARIA AMÉLIA DE ARAÚJO, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE BARAUNENSE.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/175/decreto_020_jardel.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/175/decreto_020_jardel.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 20/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE BARAÚNA/PB À SENHORA MARIA GALDINO DO NASCIMENTO, PELOS RELEVANTES SERVIÇOS PRESTADOS À EDUCAÇÃO E AO DESENVOLVIMENTO COMUNITÁRIO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_decreto_legislativo_no_021-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_decreto_legislativo_no_021-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 21/2025_x000D_
 Concede a Medalha de Honra ao Mérito “Vereador Francisco Gomes da Silva” à Senhora Alzenita da Silva Azevedo e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/190/projeto__de_decreto_legislativo_no_22-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/190/projeto__de_decreto_legislativo_no_22-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 22/2025_x000D_
 Concede a Medalha de Honra ao Mérito “Vereador Francisco Gomes da Silva” ao Senhor José Soares da Silva e dá outras providências._x000D_
 A Câmara Municipal de Baraúna – PB, no uso das atribuições que lhe são conferidas pela Lei Orgânica Municipal e pelo Regimento Interno, resolve:_x000D_
 _x000D_
 Fica concedida a Medalha de Honra ao Mérito “Vereador Francisco Gomes da Silva” ao Senhor José Soares da Silva, em reconhecimento à sua trajetória de vida marcada pela honestidade, trabalho, dedicação à família e contribuição histórica para o município de Baraúna – PB.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto__de_decreto_legislativo_no_23-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto__de_decreto_legislativo_no_23-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 23/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO SENHOR RAIMUNDO BEZERRA COSTA, PELOS RELEVANTES SERVIÇOS PRESTADOS À SAÚDE PÚBLICA E AO DESENVOLVIMENTO COMUNITÁRIO DESTE MUNICÍPIO._x000D_
 O Vereador Reginaldo Rodrigues de Lima, no uso de suas atribuições legais e regimentais, apresenta o seguinte Projeto de Decreto Legislativo:_x000D_
 _x000D_
 Fica concedido o Título de Cidadão Honorário do Município de Baraúna/PB ao Senhor Raimundo Bezerra Costa, nascido em 27 de fevereiro de 1972, natural de Cacimba de Dentro/PB,</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto__de_decreto_legislativo_no_24-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto__de_decreto_legislativo_no_24-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 24/2025_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BARAÚNA/PB AO SENHOR ARNALDO BEZERRA CAVALCANTI, PELOS RELEVANTES SERVIÇOS PRESTADOS AO DESENVOLVIMENTO SOCIAL, ADMINISTRATIVO E TÉCNICO DO MUNICÍPIO._x000D_
 O Vereador Reginaldo Rodrigues de Lima, no uso de suas atribuições legais e regimentais, apresenta o seguinte Projeto de Decreto Legislativo:_x000D_
 _x000D_
 Fica concedido o Título de Cidadão Honorário do Município de Baraúna/PB ao Senhor Arnaldo Bezerra Cavalcanti, nascido em 28 de abril de 1953, natural de Esperança/PB, Engenheiro Civil</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/193/projeto__de_decreto_legislativo_no_25-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/193/projeto__de_decreto_legislativo_no_25-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 25/2025_x000D_
 Concede o Título de Cidadão Honorário do Município de Baraúna/PB ao Senhor Brasilino Luciano da Silva Neto, pelos relevantes serviços prestados à Administração Pública e ao desenvolvimento do Município._x000D_
 A Câmara Municipal de Baraúna, Estado da Paraíba, por iniciativa de Vereador(a) desta Casa Legislativa, no uso de suas atribuições legais e regimentais, DECRETA:_x000D_
  Fica concedido o Título de Cidadão Honorário do Município de Baraúna/PB ao Senhor Brasilino Luciano da Silva Neto, Técnico em Contabilidade, _x000D_
 PROJETO DE DECRETO LEGISLATIVO Nº 25/2025</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/194/projeto__de_decreto_legislativo_no_26-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/194/projeto__de_decreto_legislativo_no_26-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 26/2025_x000D_
 Concede a Medalha de Honra ao Mérito “Vereador Francisco Gomes da Silva”, post mortem, ao Senhor Pedro de Souto e dá outras providências._x000D_
 A Câmara Municipal de Baraúna – PB, no uso das atribuições que lhe são conferidas pela Lei Orgânica Municipal e pelo Regimento Interno, resolve:_x000D_
 _x000D_
 Fica concedida a Medalha de Honra ao Mérito “Vereador Francisco Gomes da Silva”, post mortem, ao Senhor Pedro de Souto, Procurador de Justiça aposentado, em reconhecimento à sua notável trajetória profissional, ética e institucional, bem como aos relevantes serviços prestados ao Ministério Público e à sociedade brasileira.</t>
   </si>
   <si>
     <t>PESAR</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
     <t>A Câmara Municipal de Baraúna, por intermédio do Vereador Johnny de Major, manifesta profundo pesar pelo falecimento da munícipe Maria Eunides Miguel de Souto, carinhosamente conhecida como Bia de Chico do Bar.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Seja apresentada à consideração do Plenário o presente Voto de Pesar pelo falecimento do servidor público Sr. Ismael da Conceição, ocorrido recentemente, fato que enlutou seus familiares, amigos, colegas de trabalho e toda a comunidade baraunense.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_do_legislativo_no_001-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_do_legislativo_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Reorganiza a estrutura administrativa dos cargos da Câmara Municipal de Baraúna/PB, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/49/p_lei_0002_2025_antonio.docx.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/49/p_lei_0002_2025_antonio.docx.pdf</t>
   </si>
   <si>
     <t>DEFINE O NOME DO VESTIÁRIO LOCALIZADO NO GINÁSIO JOSELITO DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>JOHNNY, JORAIDE</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2025_x000D_
 _x000D_
 INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O AUTISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_do_legislativo_no_004-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_do_legislativo_no_004-2025.pdf</t>
   </si>
   <si>
     <t>DEFINE O NOME DO VESTIÁRIO LOCALIZADO NA QUADRA DE ESPORTES DA COMUNIDADE DO SÍTIO DO MENDES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_do_legislativo_n_005-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_do_legislativo_n_005-2025.pdf</t>
   </si>
   <si>
     <t>Pede reconhecimento de utilidade Pública municipal a Associação Comunitária de Pedra Atravessada - ACPA, no Município de Baraúna - PB, e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_do_legislativo_no_006-2025_aprovado.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_do_legislativo_no_006-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade pública municipal a Associação dos Agricultores Familiares e Empreendedores Rurais de Baraúna – ASSAFER, no município de Baraúna – PB, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/86/projeto_de_lei_do_legislativo_no_007-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/86/projeto_de_lei_do_legislativo_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade pública municipal a ASSOCIAÇÃO DE DESENVOLVIMENTO AGROPECUARIO DO MUNICIPIO DE  BARAÚNA- ADAMB, no município de Baraúna – PB, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_do_legislativo_no_008-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_do_legislativo_no_008-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DENOMINAÇÃO OFICIAL DO FORRÓ DA TERCEIRA IDADE DO MUNICÍPIO DE BARAÚNA/PB COMO “FORRÓ DA TERCEIRA IDADE JOSÉ FÉLIX” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_do_legislativo_no_009-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_do_legislativo_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade pública municipal a ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DE BARAÚNA - APPRB, no município de Baraúna – PB, e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_do_legislativo_no_10.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_do_legislativo_no_10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IDENTIFICAÇÃO DOS VEÍCULOS OFICIAIS E/OU LOCADOS DO PODER LEGISLATIVO DA CÂMARA MUNICIPAL DE BARAÚNA, ESTADO DA PARAÍBA, DE FORMA A PERMITIR A IDENTIFICAÇÃO A MÉDIA DISTÂNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_legislativo_012_2025.docx</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_legislativo_012_2025.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12/2025 – LEGISLATIVO Ementa:_x000D_
 Denomina a Galeria de Presidentes da Câmara Municipal de Baraúna, Estado da Paraíba, com o nome do ex-vereador Antônio Fidelis de Sousa, e dá outras providências.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_legislativo-pdl_no_013-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_legislativo-pdl_no_013-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o exercício da atividade de condutor de ambulância no âmbito do Município de Baraúna/PB, estabelece requisitos e condições para o desempenho da função, e dá outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_do_legislativo_no_014-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_do_legislativo_no_014-2025.pdf</t>
   </si>
   <si>
     <t>Ementa: Denomina a Rua Projetada, localizada no Bairro José Lourenço Dantas, no Município de Baraúna/PB, com o nome de Geraldo Nóbrega Gomes (“Geraldo de Natanael”), e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_legislativo_015_2025_nego.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_legislativo_015_2025_nego.pdf</t>
   </si>
   <si>
     <t>PROJETO LEGISLATIVO: PDL Nº 015/2025_x000D_
 _x000D_
 INSTITUI O QUADRO HONRA AO MÉRITO “VEREADOR FRANCISCO GOMES DA SILVA”, NO ÂMBITO DA CÂMARA MUNICIPAL DE BARAÚNA – PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>CEP</t>
   </si>
   <si>
     <t>COMISSÃO ESPECIAL PROCESSANTE DE ÉTICA</t>
   </si>
   <si>
     <t>CEP - Comissão Especial Processante</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/146/portaria_de_instauracao_pad_no_13-2025.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/146/portaria_de_instauracao_pad_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Procedimento para apurar possíveis atos incompatíveis com o decoro parlamentar pelo Vereador João Batista de Deus de Oliveira</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>CON</t>
   </si>
   <si>
     <t>ANÁLISE DE CONTAS DE GESTÃO</t>
   </si>
   <si>
-    <t>https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/177/proc_02763_25_oficio_00469_25_tribunal_pleno.pdf</t>
+    <t>http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/177/proc_02763_25_oficio_00469_25_tribunal_pleno.pdf</t>
   </si>
   <si>
     <t>ANÁLISE DAS CONTAS DE GESTÃO DO PREFEITO MUNICIPAL DE BARAÚINA, SENHOR MANASSÉS GOMES DANTAS, EXERCICIO 2024</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Análise contas Gestão ano 2023 Presidente da Câmara Municipal Vereador Gideval da Costa Silva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -2075,68 +2075,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/38/pl_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/39/pl_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_007_2025_abertura_de_credito_especial_pag_educador_social.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_no_009_2025_regulamenta_sistema_nacional_seguranca_alimentar_nutricional-sisan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/83/projeto_de_lei_no_010_2025_reest_conselho_municipal_pessoal_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/82/projeto_de_lei_no_011_2025_reestruturacao_sevico_de_acolhimento_familiar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_no_012_2025_reajusta_funcoes_gratificadas_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_no_013_2025_credito_especial_apoio_cultural_e_convenio_estado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/109/mensagem_substitutivo_ao_projeto_de_lei_no_015_2025_em_tramitacao_na_camara_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_no_016_2025_autoriza_convenio_assoc_mulheres_de_peito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_no_017_2025_autoriza_pagamento_ferias_13o_salario_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_no_018_2025_pagamento_componente_de_qualidade_prof_atencao_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento20251020_14161506.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no020-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_no021-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_no_024-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_no_025_2025_conselho_municipal_de_direitos_da_populacao_cmdlgbtqiapnb-1-3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_026_editado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_no_027_2025_regulariza_a_denominacao_de_ruas_antigas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_no_026_2025_substituto_autoriza_remanejamento_transposicao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/20/resolucao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_023_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_011_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento_002_2025_jonathan.docx.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_003_2025_jonny.docx.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_002_2025_joraide.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/24/requerimento_003_2025_joraide.docx.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/25/requerimento_003_2025_joao_galo.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento_003_2025_nivanildo.docx.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_003_2025_gideval.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento_003_2025_jardel.docx_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_004_2025_jardel.docx.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_025_2025_do_vereador_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_026_2025_nivanildo.docx.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_027_2025_nivanildo.docx.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_028__2025_jardel.docx.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_029__2025_jardel.docx.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_030_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_031_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_032_2025_johny.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_033_2025_johny.docx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_numero_034-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_numero_035-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_numero_036-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_numero_037-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_numero_038-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_numero_039-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_numero_040-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_n067-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_n068-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_n069-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n070-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no_077-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_083_2025_joao_de_deus.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_084_2025_reginaldo.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_085-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_086-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_087_2025.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no_088-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_089_2025_kalidhia.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_090_2025_kalidhia.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_091-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_no_092-20255-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_093-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_094-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/148/requerimento_095_2025_jardel_galdino.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_096_2025_jardel_galdino.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_097-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_099-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no_100-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no_101-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no_102-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento_103__2025_jardel_galdino.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_104-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_105-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/26/mocao_aplausos_001_2025_nivanildo.docx.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/79/voto_de_aplauso_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/106/voto_de_aplauso_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/115/mocao_de_aplauso_no_004-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento_n064-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/117/oficio_no_142_2025-gapref_camara_municipal_transferencia__data_da_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_decreto_legislativo_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/131/decreto_002_2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/132/decreto_003_2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/144/decreto_004_2025.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/155/decreto_005_2025_gideval.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_decreto_legislativo_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_decreto_legislativo_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/158/decreto_008_2025_joraide.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/164/decreto_009_2025_joraide.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_decreto_10.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/166/decreto_011_gideval.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/167/decreto_012_antonio.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/168/decreto_013_antonio.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/169/decreto_014_antonio.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_decreto_15.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/171/decreto_016_jhony.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/172/decreto_017_jhony.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/173/decreto_018_nego.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/174/decreto_019_jardel.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/175/decreto_020_jardel.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_decreto_legislativo_no_021-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/190/projeto__de_decreto_legislativo_no_22-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto__de_decreto_legislativo_no_23-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto__de_decreto_legislativo_no_24-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/193/projeto__de_decreto_legislativo_no_25-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/194/projeto__de_decreto_legislativo_no_26-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_do_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/49/p_lei_0002_2025_antonio.docx.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_do_legislativo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_do_legislativo_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_do_legislativo_no_006-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/86/projeto_de_lei_do_legislativo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_do_legislativo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_do_legislativo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_do_legislativo_no_10.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_legislativo_012_2025.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_legislativo-pdl_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_do_legislativo_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_legislativo_015_2025_nego.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/146/portaria_de_instauracao_pad_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/177/proc_02763_25_oficio_00469_25_tribunal_pleno.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barauna.pb.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/38/pl_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/39/pl_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_007_2025_abertura_de_credito_especial_pag_educador_social.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_no_009_2025_regulamenta_sistema_nacional_seguranca_alimentar_nutricional-sisan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/83/projeto_de_lei_no_010_2025_reest_conselho_municipal_pessoal_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/82/projeto_de_lei_no_011_2025_reestruturacao_sevico_de_acolhimento_familiar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_no_012_2025_reajusta_funcoes_gratificadas_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_no_013_2025_credito_especial_apoio_cultural_e_convenio_estado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/109/mensagem_substitutivo_ao_projeto_de_lei_no_015_2025_em_tramitacao_na_camara_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_no_016_2025_autoriza_convenio_assoc_mulheres_de_peito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_no_017_2025_autoriza_pagamento_ferias_13o_salario_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_no_018_2025_pagamento_componente_de_qualidade_prof_atencao_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento20251020_14161506.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no020-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_no021-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_no_024-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_no_025_2025_conselho_municipal_de_direitos_da_populacao_cmdlgbtqiapnb-1-3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_026_editado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_no_027_2025_regulariza_a_denominacao_de_ruas_antigas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_no_026_2025_substituto_autoriza_remanejamento_transposicao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/20/resolucao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_023_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_011_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento_002_2025_jonathan.docx.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_003_2025_jonny.docx.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_002_2025_joraide.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/24/requerimento_003_2025_joraide.docx.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/25/requerimento_003_2025_joao_galo.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento_003_2025_nivanildo.docx.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_003_2025_gideval.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento_003_2025_jardel.docx_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_004_2025_jardel.docx.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_025_2025_do_vereador_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_026_2025_nivanildo.docx.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_027_2025_nivanildo.docx.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_028__2025_jardel.docx.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_029__2025_jardel.docx.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_030_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_031_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_032_2025_johny.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_033_2025_johny.docx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_numero_034-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_numero_035-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_numero_036-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_numero_037-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_numero_038-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_numero_039-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_numero_040-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_n067-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_n068-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_n069-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n070-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no_077-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_083_2025_joao_de_deus.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_084_2025_reginaldo.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_085-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_086-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_087_2025.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no_088-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_089_2025_kalidhia.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_090_2025_kalidhia.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_091-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_no_092-20255-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_093-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_094-2025-aprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/148/requerimento_095_2025_jardel_galdino.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_096_2025_jardel_galdino.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_097-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_099-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no_100-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no_101-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no_102-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento_103__2025_jardel_galdino.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_104-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_105-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/26/mocao_aplausos_001_2025_nivanildo.docx.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/79/voto_de_aplauso_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/106/voto_de_aplauso_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/115/mocao_de_aplauso_no_004-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento_n064-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/117/oficio_no_142_2025-gapref_camara_municipal_transferencia__data_da_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_decreto_legislativo_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/131/decreto_002_2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/132/decreto_003_2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/144/decreto_004_2025.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/155/decreto_005_2025_gideval.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_decreto_legislativo_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_decreto_legislativo_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/158/decreto_008_2025_joraide.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/164/decreto_009_2025_joraide.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_decreto_10.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/166/decreto_011_gideval.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/167/decreto_012_antonio.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/168/decreto_013_antonio.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/169/decreto_014_antonio.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_decreto_15.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/171/decreto_016_jhony.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/172/decreto_017_jhony.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/173/decreto_018_nego.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/174/decreto_019_jardel.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/175/decreto_020_jardel.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_decreto_legislativo_no_021-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/190/projeto__de_decreto_legislativo_no_22-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto__de_decreto_legislativo_no_23-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto__de_decreto_legislativo_no_24-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/193/projeto__de_decreto_legislativo_no_25-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/194/projeto__de_decreto_legislativo_no_26-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_do_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/49/p_lei_0002_2025_antonio.docx.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_do_legislativo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_do_legislativo_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_do_legislativo_no_006-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/86/projeto_de_lei_do_legislativo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_do_legislativo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_do_legislativo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_do_legislativo_no_10.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_legislativo_012_2025.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_legislativo-pdl_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_do_legislativo_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_legislativo_015_2025_nego.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/146/portaria_de_instauracao_pad_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/sapl/public/materialegislativa/2025/177/proc_02763_25_oficio_00469_25_tribunal_pleno.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barauna.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>